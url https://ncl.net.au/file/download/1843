--- v0 (2026-09-16)
+++ v1 (2026-10-07)
@@ -1521,110 +1521,126 @@
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>the</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00635E48">
         <w:rPr>
           <w:spacing w:val="-8"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>Nhulunbuy Corporation Ltd</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BAF333" w14:textId="02DCBBCA" w:rsidR="00C53CC1" w:rsidRDefault="009A7940" w:rsidP="009A7940">
+    <w:p w14:paraId="22BAF333" w14:textId="0C9DC2BF" w:rsidR="00C53CC1" w:rsidRDefault="009A7940" w:rsidP="009A7940">
       <w:pPr>
         <w:ind w:left="3765" w:right="65" w:hanging="3481"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>b</w:t>
       </w:r>
       <w:r w:rsidR="0011604C">
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">y </w:t>
       </w:r>
       <w:r w:rsidR="008F33B4">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>3p</w:t>
       </w:r>
       <w:r w:rsidR="0011604C" w:rsidRPr="00635E48">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">m on </w:t>
       </w:r>
       <w:r w:rsidR="008F33B4">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
-        <w:t>Friday 2</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="008F33B4" w:rsidRPr="008F33B4">
+        <w:t xml:space="preserve">Friday </w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C33">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-          <w:vertAlign w:val="superscript"/>
-[...3 lines deleted...]
-      <w:r w:rsidR="008F33B4">
+        </w:rPr>
+        <w:t>16</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C33" w:rsidRPr="007E1C33">
         <w:rPr>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
-        </w:rPr>
-        <w:t xml:space="preserve"> October 2026</w:t>
+          <w:vertAlign w:val="superscript"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:r w:rsidR="007E1C33">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F33B4">
+        <w:rPr>
+          <w:b/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>October 2026</w:t>
       </w:r>
       <w:r w:rsidR="0011604C" w:rsidRPr="00635E48">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BAF334" w14:textId="77777777" w:rsidR="00C53CC1" w:rsidRDefault="00C53CC1">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:sectPr w:rsidR="00C53CC1">
           <w:headerReference w:type="default" r:id="rId10"/>
           <w:footerReference w:type="default" r:id="rId11"/>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11910" w:h="16840"/>
           <w:pgMar w:top="2200" w:right="1020" w:bottom="1100" w:left="760" w:header="713" w:footer="901" w:gutter="0"/>
           <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
@@ -4309,58 +4325,58 @@
                       <a:ext cx="2933700" cy="3903468"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:anchor>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00C7649A">
       <w:pgSz w:w="11910" w:h="16840"/>
       <w:pgMar w:top="2200" w:right="1020" w:bottom="1100" w:left="760" w:header="713" w:footer="901" w:gutter="0"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E983B97" w14:textId="77777777" w:rsidR="00183B2D" w:rsidRDefault="00183B2D">
+    <w:p w14:paraId="4665DAB9" w14:textId="77777777" w:rsidR="00DD6566" w:rsidRDefault="00DD6566">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1625A6E7" w14:textId="77777777" w:rsidR="00183B2D" w:rsidRDefault="00183B2D">
+    <w:p w14:paraId="1B743B73" w14:textId="77777777" w:rsidR="00DD6566" w:rsidRDefault="00DD6566">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
@@ -4531,58 +4547,58 @@
                       <w:t>1</w:t>
                     </w:r>
                     <w:r>
                       <w:rPr>
                         <w:spacing w:val="-10"/>
                         <w:sz w:val="24"/>
                       </w:rPr>
                       <w:fldChar w:fldCharType="end"/>
                     </w:r>
                   </w:p>
                 </w:txbxContent>
               </v:textbox>
               <w10:wrap anchorx="page" anchory="page"/>
             </v:shape>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7B48F56E" w14:textId="77777777" w:rsidR="00183B2D" w:rsidRDefault="00183B2D">
+    <w:p w14:paraId="3968C6C3" w14:textId="77777777" w:rsidR="00DD6566" w:rsidRDefault="00DD6566">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="4A79F912" w14:textId="77777777" w:rsidR="00183B2D" w:rsidRDefault="00183B2D">
+    <w:p w14:paraId="5E6D71D0" w14:textId="77777777" w:rsidR="00DD6566" w:rsidRDefault="00DD6566">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22BAF34E" w14:textId="79EB76ED" w:rsidR="00C53CC1" w:rsidRDefault="0011604C">
     <w:pPr>
       <w:pStyle w:val="BodyText"/>
       <w:spacing w:line="14" w:lineRule="auto"/>
       <w:ind w:left="0" w:firstLine="0"/>
       <w:rPr>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
@@ -5703,75 +5719,78 @@
     <w:rsidRoot w:val="00C53CC1"/>
     <w:rsid w:val="000113D7"/>
     <w:rsid w:val="000263D4"/>
     <w:rsid w:val="0010545C"/>
     <w:rsid w:val="0011018F"/>
     <w:rsid w:val="0011604C"/>
     <w:rsid w:val="00183B2D"/>
     <w:rsid w:val="00203151"/>
     <w:rsid w:val="00293DCF"/>
     <w:rsid w:val="00296D6A"/>
     <w:rsid w:val="002A4770"/>
     <w:rsid w:val="0036261F"/>
     <w:rsid w:val="00392C8E"/>
     <w:rsid w:val="003C0E4E"/>
     <w:rsid w:val="003E4351"/>
     <w:rsid w:val="00467AE1"/>
     <w:rsid w:val="004D4C9F"/>
     <w:rsid w:val="00512089"/>
     <w:rsid w:val="0054267B"/>
     <w:rsid w:val="005D76C7"/>
     <w:rsid w:val="00602F33"/>
     <w:rsid w:val="00613F58"/>
     <w:rsid w:val="00635E48"/>
     <w:rsid w:val="006370E7"/>
     <w:rsid w:val="00772521"/>
+    <w:rsid w:val="007E1C33"/>
     <w:rsid w:val="008075FB"/>
     <w:rsid w:val="00876EDB"/>
     <w:rsid w:val="00895EB4"/>
     <w:rsid w:val="008B2402"/>
     <w:rsid w:val="008F33B4"/>
     <w:rsid w:val="00900C26"/>
     <w:rsid w:val="00931F58"/>
     <w:rsid w:val="00944064"/>
     <w:rsid w:val="009615E1"/>
     <w:rsid w:val="009A7940"/>
     <w:rsid w:val="009D61B0"/>
     <w:rsid w:val="00A20490"/>
     <w:rsid w:val="00A61B5C"/>
     <w:rsid w:val="00AB55E6"/>
     <w:rsid w:val="00B61D21"/>
     <w:rsid w:val="00BC048E"/>
     <w:rsid w:val="00C53CC1"/>
     <w:rsid w:val="00C7649A"/>
     <w:rsid w:val="00CA2327"/>
     <w:rsid w:val="00CA2950"/>
     <w:rsid w:val="00CB5E6A"/>
     <w:rsid w:val="00CC1E1F"/>
     <w:rsid w:val="00CC5ABB"/>
     <w:rsid w:val="00DA4477"/>
     <w:rsid w:val="00DB68A3"/>
+    <w:rsid w:val="00DD6566"/>
+    <w:rsid w:val="00E94C9B"/>
     <w:rsid w:val="00EE4CEE"/>
     <w:rsid w:val="00F37704"/>
     <w:rsid w:val="00F60AD8"/>
     <w:rsid w:val="00FA2192"/>
     <w:rsid w:val="00FE49AB"/>
     <w:rsid w:val="00FF07FC"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-AU"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
@@ -6633,67 +6652,67 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="6e155a9a-277f-4878-86f1-04e74fe30166" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="811b0d31-6cb1-419f-bdf2-8e24434c20ec">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
-</file>
-[...7 lines deleted...]
-</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x010100DEDC81023E2BFA4C9F58ADE1A4D8C283" ma:contentTypeVersion="18" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="ed745fe73a580ef5c64e9f0ea37a560c">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="811b0d31-6cb1-419f-bdf2-8e24434c20ec" xmlns:ns3="6e155a9a-277f-4878-86f1-04e74fe30166" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="af8cf8ead1184e99021b79ef4229a38d" ns2:_="" ns3:_="">
     <xsd:import namespace="811b0d31-6cb1-419f-bdf2-8e24434c20ec"/>
     <xsd:import namespace="6e155a9a-277f-4878-86f1-04e74fe30166"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
@@ -6908,102 +6927,102 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FE07AAB-C790-41A7-8B7F-C773E2529C09}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4CAC8570-F193-494D-8338-0C45243D9DC2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="6e155a9a-277f-4878-86f1-04e74fe30166"/>
     <ds:schemaRef ds:uri="811b0d31-6cb1-419f-bdf2-8e24434c20ec"/>
-  </ds:schemaRefs>
-[...6 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DC80CB9D-A974-4CED-B4B1-AB511C212403}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="811b0d31-6cb1-419f-bdf2-8e24434c20ec"/>
     <ds:schemaRef ds:uri="6e155a9a-277f-4878-86f1-04e74fe30166"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
   <Words>527</Words>
-  <Characters>3009</Characters>
+  <Characters>3010</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>25</Lines>
   <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3529</CharactersWithSpaces>
+  <CharactersWithSpaces>3530</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Procedure Template</dc:title>
   <dc:creator>mhewitson.ceduna</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="Created">
     <vt:filetime>2020-01-22T00:00:00Z</vt:filetime>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Creator">
     <vt:lpwstr>Microsoft® Word 2010</vt:lpwstr>
   </property>